--- v0 (2025-10-25)
+++ v1 (2026-04-02)
@@ -2,55 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C5A15B8" w14:textId="12466B5D" w:rsidR="009F0573" w:rsidRPr="003B3870" w:rsidRDefault="009F0573" w:rsidP="00794BD1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329190E0" w14:textId="6A9A8765" w:rsidR="00794BD1" w:rsidRPr="003B3870" w:rsidRDefault="00641F35" w:rsidP="00794BD1">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3870">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
@@ -2198,91 +2199,84 @@
         </w:rPr>
         <w:t>selon le cas</w:t>
       </w:r>
       <w:r w:rsidR="003E2BF2" w:rsidRPr="003B3870">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDAAA1B" w14:textId="77777777" w:rsidR="003E2BF2" w:rsidRPr="003B3870" w:rsidRDefault="003E2BF2" w:rsidP="003E2BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32BCB67C" w14:textId="6AB5D7D8" w:rsidR="003E2BF2" w:rsidRPr="003B3870" w:rsidRDefault="005257C4" w:rsidP="003E2BF2">
+    <w:p w14:paraId="32BCB67C" w14:textId="4247C52A" w:rsidR="003E2BF2" w:rsidRPr="003B3870" w:rsidRDefault="00C70B40" w:rsidP="003E2BF2">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5866">
+      <w:r w:rsidRPr="00C70B40">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Fondation Trillium de l'Ontario (FTO) est un organisme du gouvernement de l'Ontario ayant pour mission de bâtir des communautés saines et dynamiques dans toute la province. L’année dernière, la FTO a investi </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB5866">
+        <w:t>La Fondation Trillium de l'Ontario (FTO) est un organisme du gouvernement de l'Ontario ayant pour mission de bâtir des communautés saines et dynamiques dans toute la province. En 2025-26, la FTO a investi près de 107 M$ dans 746 projets communautaires. Les projets visent à améliorer le bien-être économique, à favoriser des modes de vie plus actifs, à favoriser le développement des enfants et des jeunes, à fournir des espaces où les personnes peuvent se rassembler et communiquer, ainsi qu’à créer un environnement plus durable.</w:t>
+      </w:r>
+      <w:r w:rsidR="005257C4" w:rsidRPr="00FB5866">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> projets communautaires et partenariats multisectoriels. Les projets visent à améliorer le bien-être économique, à favoriser des modes de vie plus actifs, à favoriser le développement des enfants et des jeunes, à fournir des espaces où les personnes peuvent se rassembler et communiquer, ainsi qu’à créer un environnement plus durable. Visitez </w:t>
+        <w:t xml:space="preserve"> Visitez </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00EC2E1C">
+        <w:r w:rsidR="005257C4" w:rsidRPr="00EC2E1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>otf.ca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB5866">
+      <w:r w:rsidR="005257C4" w:rsidRPr="00FB5866">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour en apprendre davantage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB18373" w14:textId="77777777" w:rsidR="003E2BF2" w:rsidRPr="003B3870" w:rsidRDefault="003E2BF2" w:rsidP="003E2BF2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110C826F" w14:textId="77777777" w:rsidR="003E2BF2" w:rsidRPr="003B3870" w:rsidRDefault="003E2BF2" w:rsidP="003E2BF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3870">
@@ -2564,51 +2558,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D4375DB" w14:textId="77777777" w:rsidR="00983A5D" w:rsidRDefault="00983A5D" w:rsidP="00641F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D794C2D" w14:textId="04495438" w:rsidR="00641F35" w:rsidRPr="003B3870" w:rsidRDefault="00E65F68" w:rsidP="00641F35">
+    <w:p w14:paraId="6D794C2D" w14:textId="1C8F586A" w:rsidR="00641F35" w:rsidRPr="003B3870" w:rsidRDefault="00E65F68" w:rsidP="00641F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B3870">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>COMMUNIQUÉ DE PRESSE</w:t>
       </w:r>
       <w:r w:rsidR="00641F35" w:rsidRPr="003B3870">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00641F35" w:rsidRPr="003B3870">
         <w:rPr>
@@ -2618,51 +2612,76 @@
       </w:r>
       <w:r w:rsidR="00641F35" w:rsidRPr="003B3870">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00641F35" w:rsidRPr="003B3870">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00641F35" w:rsidRPr="003B3870">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00983A5D" w:rsidRPr="00983A5D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>5 janvier 2024</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7705">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1 avril</w:t>
+      </w:r>
+      <w:r w:rsidR="00983A5D" w:rsidRPr="00983A5D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7705">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616C3CCD" w14:textId="77777777" w:rsidR="00641F35" w:rsidRPr="003B3870" w:rsidRDefault="00641F35" w:rsidP="00641F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D73C41B" w14:textId="77777777" w:rsidR="00641F35" w:rsidRPr="003B3870" w:rsidRDefault="00641F35" w:rsidP="00641F35">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
@@ -3693,83 +3712,104 @@
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> le site Web à : </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00031080" w:rsidRPr="005E19A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>www.mercurycc.ca</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15" w:history="1"/>
       <w:r w:rsidRPr="005E19A5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D1A1E7" w14:textId="26332BE3" w:rsidR="00031080" w:rsidRPr="005E19A5" w:rsidRDefault="005257C4" w:rsidP="00031080">
+    <w:p w14:paraId="31D1A1E7" w14:textId="356427B5" w:rsidR="00031080" w:rsidRPr="005E19A5" w:rsidRDefault="00C70B40" w:rsidP="00031080">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005257C4">
+      <w:r w:rsidRPr="00C70B40">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Fondation Trillium de l'Ontario (FTO) est un organisme du gouvernement de l'Ontario ayant pour mission de bâtir des communautés saines et dynamiques dans toute la province. L’année dernière, la FTO a investi près de 105 M$ dans 732 projets communautaires et partenariats multisectoriels. Les projets visent à améliorer le bien-être économique, à favoriser des modes de vie plus actifs, à favoriser le développement des enfants et des jeunes, à fournir des espaces où les personnes peuvent se rassembler et communiquer, ainsi qu’à créer un environnement plus durable. Visitez </w:t>
+        <w:t>La Fondation Trillium de l'Ontario (FTO) est un organisme du gouvernement de l'Ontario ayant pour mission de bâtir des communautés saines et dynamiques dans toute la province. En 2025-26, la FTO a investi près de 107 M$ dans 746 projets communautaires. Les projets visent à améliorer le bien-être économique, à favoriser des modes de vie plus actifs, à favoriser le développement des enfants et des jeunes, à fournir des espaces où les personnes peuvent se rassembler et communiquer, ainsi qu’à créer un environnement plus durable.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005257C4" w:rsidRPr="005257C4">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visitez </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="005257C4">
+        <w:r w:rsidR="005257C4" w:rsidRPr="005257C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>otf.ca</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005257C4">
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005257C4" w:rsidRPr="005257C4">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour en apprendre davantage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EF673F" w14:textId="77777777" w:rsidR="00873F04" w:rsidRPr="005E19A5" w:rsidRDefault="00873F04" w:rsidP="00E65F68">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E5FB78" w14:textId="34B31463" w:rsidR="00E65F68" w:rsidRPr="005E19A5" w:rsidRDefault="00031080" w:rsidP="00E65F68">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -3861,61 +3901,61 @@
       </w:pPr>
       <w:r w:rsidRPr="005E19A5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jpat@mercurycc.ca </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A20B1B" w:rsidRPr="005E19A5" w:rsidSect="002F14D8">
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="810" w:right="1440" w:bottom="630" w:left="1440" w:header="540" w:footer="554" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45AAAACA" w14:textId="77777777" w:rsidR="00612175" w:rsidRDefault="00612175" w:rsidP="008E3EB6">
+    <w:p w14:paraId="1E67CED5" w14:textId="77777777" w:rsidR="00B16CC3" w:rsidRDefault="00B16CC3" w:rsidP="008E3EB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69B2AFAD" w14:textId="77777777" w:rsidR="00612175" w:rsidRDefault="00612175" w:rsidP="008E3EB6">
+    <w:p w14:paraId="4FD7F6EF" w14:textId="77777777" w:rsidR="00B16CC3" w:rsidRDefault="00B16CC3" w:rsidP="008E3EB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3933,51 +3973,51 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1349256123"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0E3D6AC2" w14:textId="282C1578" w:rsidR="00C41B6B" w:rsidRDefault="00C41B6B" w:rsidP="00960614">
         <w:pPr>
@@ -4274,61 +4314,61 @@
                     <a:ext cx="7833360" cy="1023620"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4021E849" w14:textId="77777777" w:rsidR="00612175" w:rsidRDefault="00612175" w:rsidP="008E3EB6">
+    <w:p w14:paraId="3EC67B22" w14:textId="77777777" w:rsidR="00B16CC3" w:rsidRDefault="00B16CC3" w:rsidP="008E3EB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75D302E4" w14:textId="77777777" w:rsidR="00612175" w:rsidRDefault="00612175" w:rsidP="008E3EB6">
+    <w:p w14:paraId="3275631C" w14:textId="77777777" w:rsidR="00B16CC3" w:rsidRDefault="00B16CC3" w:rsidP="008E3EB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3752ACCB" w14:textId="0548126C" w:rsidR="00CA66BB" w:rsidRDefault="0073577B" w:rsidP="00FF15F1">
     <w:pPr>
       <w:pStyle w:val="TitleofDocument"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD20926" wp14:editId="03CC7667">
           <wp:simplePos x="0" y="0"/>
@@ -5934,117 +5974,119 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1420759814">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="690106298">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="706561292">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="568422721">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="688524618">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="361833002">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3EB6"/>
     <w:rsid w:val="00002716"/>
     <w:rsid w:val="00005B5E"/>
     <w:rsid w:val="00005FE2"/>
     <w:rsid w:val="0000626B"/>
     <w:rsid w:val="00031080"/>
     <w:rsid w:val="00040D16"/>
+    <w:rsid w:val="00055A07"/>
     <w:rsid w:val="0007302F"/>
     <w:rsid w:val="000A3767"/>
     <w:rsid w:val="000A5A5F"/>
     <w:rsid w:val="000B3C8B"/>
     <w:rsid w:val="000F5F42"/>
     <w:rsid w:val="0012363B"/>
     <w:rsid w:val="001341BE"/>
     <w:rsid w:val="00160D9B"/>
     <w:rsid w:val="00171B03"/>
     <w:rsid w:val="00171E73"/>
     <w:rsid w:val="00184F83"/>
     <w:rsid w:val="00193587"/>
     <w:rsid w:val="001A6152"/>
     <w:rsid w:val="001B067F"/>
     <w:rsid w:val="001B2799"/>
     <w:rsid w:val="001B735B"/>
     <w:rsid w:val="001F0931"/>
     <w:rsid w:val="001F4463"/>
     <w:rsid w:val="00233FE0"/>
     <w:rsid w:val="00252A84"/>
     <w:rsid w:val="00257A3D"/>
     <w:rsid w:val="002768A1"/>
     <w:rsid w:val="002C1FF1"/>
     <w:rsid w:val="002C6DFC"/>
     <w:rsid w:val="002E7F3B"/>
     <w:rsid w:val="002F14D8"/>
     <w:rsid w:val="002F38B2"/>
     <w:rsid w:val="00305EAE"/>
     <w:rsid w:val="00310535"/>
     <w:rsid w:val="00312628"/>
     <w:rsid w:val="00312804"/>
     <w:rsid w:val="00355AA6"/>
     <w:rsid w:val="003736D9"/>
     <w:rsid w:val="00381D95"/>
     <w:rsid w:val="003B3870"/>
+    <w:rsid w:val="003C7705"/>
     <w:rsid w:val="003E2BF2"/>
     <w:rsid w:val="003F1C19"/>
     <w:rsid w:val="00406644"/>
     <w:rsid w:val="00433233"/>
     <w:rsid w:val="00437A3E"/>
     <w:rsid w:val="00442002"/>
     <w:rsid w:val="00453CB1"/>
     <w:rsid w:val="00474558"/>
     <w:rsid w:val="00487BF2"/>
     <w:rsid w:val="004960A7"/>
     <w:rsid w:val="004C72EC"/>
     <w:rsid w:val="0051546E"/>
     <w:rsid w:val="005257C4"/>
     <w:rsid w:val="005518DD"/>
     <w:rsid w:val="005535DE"/>
     <w:rsid w:val="005A3C16"/>
     <w:rsid w:val="005A4F10"/>
     <w:rsid w:val="005B6B02"/>
     <w:rsid w:val="005D33A6"/>
     <w:rsid w:val="005E19A5"/>
     <w:rsid w:val="005F4AA9"/>
     <w:rsid w:val="00605F92"/>
     <w:rsid w:val="00612175"/>
     <w:rsid w:val="00641F35"/>
     <w:rsid w:val="00654D87"/>
@@ -6087,122 +6129,121 @@
     <w:rsid w:val="0092695B"/>
     <w:rsid w:val="009339AC"/>
     <w:rsid w:val="00940195"/>
     <w:rsid w:val="0097684C"/>
     <w:rsid w:val="00983A5D"/>
     <w:rsid w:val="009A5C67"/>
     <w:rsid w:val="009B4D2B"/>
     <w:rsid w:val="009B78B5"/>
     <w:rsid w:val="009C34AD"/>
     <w:rsid w:val="009E138C"/>
     <w:rsid w:val="009E4118"/>
     <w:rsid w:val="009F0573"/>
     <w:rsid w:val="00A13E7A"/>
     <w:rsid w:val="00A20B1B"/>
     <w:rsid w:val="00A70AF7"/>
     <w:rsid w:val="00A871E8"/>
     <w:rsid w:val="00A947C7"/>
     <w:rsid w:val="00AA01CA"/>
     <w:rsid w:val="00AA1122"/>
     <w:rsid w:val="00AA129F"/>
     <w:rsid w:val="00AA4DDA"/>
     <w:rsid w:val="00AB179A"/>
     <w:rsid w:val="00AB2A5C"/>
     <w:rsid w:val="00AB4E49"/>
     <w:rsid w:val="00AE5A97"/>
+    <w:rsid w:val="00B16CC3"/>
     <w:rsid w:val="00B43E18"/>
     <w:rsid w:val="00B46D2A"/>
     <w:rsid w:val="00B55C14"/>
     <w:rsid w:val="00B60DE2"/>
     <w:rsid w:val="00B83884"/>
     <w:rsid w:val="00B87317"/>
     <w:rsid w:val="00BA388B"/>
     <w:rsid w:val="00BE109B"/>
     <w:rsid w:val="00BF2658"/>
     <w:rsid w:val="00C10EF3"/>
     <w:rsid w:val="00C17F53"/>
     <w:rsid w:val="00C3745A"/>
     <w:rsid w:val="00C40BBC"/>
     <w:rsid w:val="00C41B6B"/>
     <w:rsid w:val="00C52CED"/>
     <w:rsid w:val="00C53B6C"/>
+    <w:rsid w:val="00C70B40"/>
     <w:rsid w:val="00C83B4F"/>
-    <w:rsid w:val="00C871C3"/>
     <w:rsid w:val="00CA010E"/>
     <w:rsid w:val="00CA66BB"/>
     <w:rsid w:val="00CB654D"/>
     <w:rsid w:val="00CD00E0"/>
     <w:rsid w:val="00CF303B"/>
     <w:rsid w:val="00D07746"/>
     <w:rsid w:val="00D11A39"/>
     <w:rsid w:val="00D26EC8"/>
     <w:rsid w:val="00D308CB"/>
     <w:rsid w:val="00D66953"/>
     <w:rsid w:val="00D71E6B"/>
     <w:rsid w:val="00DB4483"/>
     <w:rsid w:val="00DD2AE7"/>
     <w:rsid w:val="00DD5B34"/>
-    <w:rsid w:val="00DE385E"/>
     <w:rsid w:val="00DE4136"/>
     <w:rsid w:val="00E01C69"/>
     <w:rsid w:val="00E542BE"/>
     <w:rsid w:val="00E54E55"/>
     <w:rsid w:val="00E65F68"/>
     <w:rsid w:val="00E83D9A"/>
     <w:rsid w:val="00EB4B2A"/>
     <w:rsid w:val="00EB57EE"/>
     <w:rsid w:val="00EB6AB0"/>
     <w:rsid w:val="00EE357B"/>
     <w:rsid w:val="00EE511D"/>
     <w:rsid w:val="00EF4A02"/>
     <w:rsid w:val="00F30B74"/>
     <w:rsid w:val="00F33D5C"/>
     <w:rsid w:val="00F76BF9"/>
     <w:rsid w:val="00F81E02"/>
     <w:rsid w:val="00F9575D"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FB7CDA"/>
     <w:rsid w:val="00FC451F"/>
     <w:rsid w:val="00FF0FFA"/>
     <w:rsid w:val="00FF15F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27A34917"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCE3C8F3-E52D-314D-87AA-D2AB30E13542}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -7442,107 +7483,121 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="OTF_theme" id="{2D79B5FD-F4AD-034A-8A87-CCA152C3FD59}" vid="{2AAD2A7B-3104-2645-B10D-D2B2A8E41F04}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3516e4d2-b5be-4801-ac58-d602e0ad99ed" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="67c092d5-800f-4585-80c5-884db9281976">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_x0034_0 xmlns="67c092d5-800f-4585-80c5-884db9281976">true</_x0034_0>
     <SharedWithUsers xmlns="3516e4d2-b5be-4801-ac58-d602e0ad99ed">
       <UserInfo>
         <DisplayName>Chris Shepherd</DisplayName>
         <AccountId>18</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Amy Kuhn</DisplayName>
         <AccountId>202</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="67c092d5-800f-4585-80c5-884db9281976" xmlns:ns3="3516e4d2-b5be-4801-ac58-d602e0ad99ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c5fd9e576bc0bd62a2ab6c9aba5f6386" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100344C029120E39F47B230807199DA9083" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="40835918886fdbbee2d756afe424453e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="67c092d5-800f-4585-80c5-884db9281976" xmlns:ns3="3516e4d2-b5be-4801-ac58-d602e0ad99ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1bb35b706f567f12a425ddeeb381f20" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="67c092d5-800f-4585-80c5-884db9281976"/>
     <xsd:import namespace="3516e4d2-b5be-4801-ac58-d602e0ad99ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:_x0034_0" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67c092d5-800f-4585-80c5-884db9281976" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -7602,50 +7657,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c27d27d3-46b3-40b9-afe7-3a549b099f68" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_x0034_0" ma:index="26" nillable="true" ma:displayName="40" ma:default="1" ma:format="Dropdown" ma:internalName="_x0034_0">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3516e4d2-b5be-4801-ac58-d602e0ad99ed" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -7745,148 +7805,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10E468F4-0D56-A641-8BA7-4000941C6A27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3020EB8-DA18-4ED5-A399-A0FB1A330619}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE251F6A-3C66-443A-A00B-9A56D9C59122}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3516e4d2-b5be-4801-ac58-d602e0ad99ed"/>
     <ds:schemaRef ds:uri="67c092d5-800f-4585-80c5-884db9281976"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{798D8177-9AF6-4ECD-9048-8BA8C888EC62}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC19AFB4-F744-4C12-AAF3-31FE276ED338}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="67c092d5-800f-4585-80c5-884db9281976"/>
     <ds:schemaRef ds:uri="3516e4d2-b5be-4801-ac58-d602e0ad99ed"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{165a4a84-9c25-4678-b1a7-8dd643e3c96e}" enabled="0" method="" siteId="{165a4a84-9c25-4678-b1a7-8dd643e3c96e}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1177</Words>
-  <Characters>6440</Characters>
+  <Words>1172</Words>
+  <Characters>6370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ontario Trillium Foundation | Fondation Trillium de l'Ontario</vt:lpstr>
       <vt:lpstr>Ontario Trillium Foundation | Fondation Trillium de l'Ontario</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7561</CharactersWithSpaces>
+  <CharactersWithSpaces>7485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ontario Trillium Foundation | Fondation Trillium de l'Ontario</dc:title>
   <dc:subject/>
   <dc:creator>Chris Shepherd</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>